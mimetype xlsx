--- v0 (2026-05-19)
+++ v1 (2026-09-03)
@@ -44,54 +44,54 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Agente</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Cidade</t>
   </si>
   <si>
     <t>Valor unitário</t>
   </si>
   <si>
     <t>Quantidade</t>
   </si>
   <si>
     <t>Valor total</t>
   </si>
   <si>
-    <t>11/05/2026</t>
-[...2 lines deleted...]
-    <t>11/05/2026 a 31/12/2026</t>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>29/06/2026 a 31/12/2026</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026 - DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>MOTIVO:DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>17/03/2026 a 17/03/2026</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS ATÉ A PRESENTE DATA, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS ATÉ A PRESENTE DATA, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026 - DECLARAÇÃO DE INEXISTÊNCIA DE PAGAMENTO DE DIÁRIAS ATÉ A PRESENTE DATA, NO PAÍS E NO EXTERIOR – EXERCÍCIO 2026</t>
   </si>